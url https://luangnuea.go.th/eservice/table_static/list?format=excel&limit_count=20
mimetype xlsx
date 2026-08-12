--- v0 (2026-06-27)
+++ v1 (2026-08-12)
@@ -209,71 +209,71 @@
       </c>
       <c r="F2" s="1" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="G2" s="1" t="inlineStr">
         <is>
           <t>11</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
           <t>แจ้งเรื่องทุจริต</t>
         </is>
       </c>
       <c r="C3" s="1" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>1</t>
         </is>
       </c>
       <c r="D3" s="1" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="F3" s="1" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="G3" s="1" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>1</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
           <t>ส่งข้อคิดเห็นไปยังผู้บริหาร</t>
         </is>
       </c>
       <c r="C4" s="1" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="D4" s="1" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">